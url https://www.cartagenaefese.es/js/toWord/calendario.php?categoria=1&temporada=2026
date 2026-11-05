--- v0 (2026-09-19)
+++ v1 (2026-11-05)
@@ -768,51 +768,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">C.F.S. EL PROGRESO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="100" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:spacing w:before="0" w:after="0" w:line="250" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> - </w:t>
+              <w:t xml:space="preserve">1 - 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="100" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:spacing w:before="0" w:after="0" w:line="250" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">CARTAGENA F.C. UCAM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -878,51 +878,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">CARTAGENA F.C. UCAM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="100" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:spacing w:before="0" w:after="0" w:line="250" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> - </w:t>
+              <w:t xml:space="preserve">1 - 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="100" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:spacing w:before="0" w:after="0" w:line="250" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">UCAM MURCIA C.F.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -988,51 +988,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">F.C. CARTAGENA SAD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="100" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:spacing w:before="0" w:after="0" w:line="250" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> - </w:t>
+              <w:t xml:space="preserve">2 - 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="100" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:spacing w:before="0" w:after="0" w:line="250" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">CARTAGENA F.C. UCAM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1098,51 +1098,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">CARTAGENA F.C. UCAM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="100" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:spacing w:before="0" w:after="0" w:line="250" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> - </w:t>
+              <w:t xml:space="preserve">1 - 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="100" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:spacing w:before="0" w:after="0" w:line="250" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">RANERO CF</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1318,51 +1318,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">CARTAGENA F.C. UCAM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="100" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:spacing w:before="0" w:after="0" w:line="250" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> - </w:t>
+              <w:t xml:space="preserve">1 - 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="100" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:spacing w:before="0" w:after="0" w:line="250" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">E.F. TORRE PACHECO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1428,51 +1428,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">A.D. GUADALUPE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="100" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:spacing w:before="0" w:after="0" w:line="250" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> - </w:t>
+              <w:t xml:space="preserve">2 - 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="100" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:spacing w:before="0" w:after="0" w:line="250" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">CARTAGENA F.C. UCAM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>